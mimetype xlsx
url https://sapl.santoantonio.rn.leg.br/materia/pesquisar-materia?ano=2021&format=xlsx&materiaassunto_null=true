--- v0 (2025-12-08)
+++ v1 (2026-04-24)
@@ -51,1578 +51,1578 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/160/indicacoes.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/160/indicacoes.pdf</t>
   </si>
   <si>
     <t>Todos as Indicações estão em um único arquivo.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joaquim Pedro da Saude</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/31/001.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/31/001.pdf</t>
   </si>
   <si>
     <t>Extensão da coleta de lixo</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Francicarlos do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/86/002.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/86/002.pdf</t>
   </si>
   <si>
     <t>Reposição de 08 lâmpadas</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Júnior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/51/003.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/51/003.pdf</t>
   </si>
   <si>
     <t>Suspensão do pagamento das taxas de consumo de água dos moradores de bairros</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/52/004.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/52/004.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal n° 1460/2018</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nélio de Cornélio</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/127/005.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/127/005.pdf</t>
   </si>
   <si>
     <t>Continuação do ESF no Conjunto Sucupira</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marizethe Costa</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/24/006.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/24/006.pdf</t>
   </si>
   <si>
     <t>Reparos na iluminação pública</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/25/007.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/25/007.pdf</t>
   </si>
   <si>
     <t>Instalação de Posto da Guarda Municipal</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/32/008.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/32/008.pdf</t>
   </si>
   <si>
     <t>Manutenção e recuperação da estrada rural que liga o antigo matadouro a Comunidade de Gravatá</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/33/009.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/33/009.pdf</t>
   </si>
   <si>
     <t>Construção de duas passagens molhadas</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/34/010.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/34/010.pdf</t>
   </si>
   <si>
     <t>Reabertura do ponto de apoio</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jonas da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/21/011.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/21/011.pdf</t>
   </si>
   <si>
     <t>Aquisição de um ponto de apoio com adequação para atendimento médico na Comunidade de Tanques</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/22/012.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/22/012.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas da iluminação pública da comunidade de Tanques</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/87/013.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/87/013.pdf</t>
   </si>
   <si>
     <t>Cadastro de Agricultor para o corte de terra</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/88/014.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/88/014.pdf</t>
   </si>
   <si>
     <t>Reforma conserto e manutenção dos equipamentos eletricos/eletrônicos</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/89/015.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/89/015.pdf</t>
   </si>
   <si>
     <t>Reforma e a reativação do prédio da Escola Municipal João Venceslau de Lima</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/90/016.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/90/016.pdf</t>
   </si>
   <si>
     <t>Melhorias para sanar a escassez de água em períodos críticos no Município</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/53/018.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/53/018.pdf</t>
   </si>
   <si>
     <t>Criação do comitê de Enfrentamento ao Covid-19</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/54/019.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/54/019.pdf</t>
   </si>
   <si>
     <t>Espaço na programação da Rádio para as transmissões das Sessões Ordinárias</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/128/020.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/128/020.pdf</t>
   </si>
   <si>
     <t>Reavaliação e regularização dos quiosques da Praça João Bento de Oliveira</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/129/021.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/129/021.pdf</t>
   </si>
   <si>
     <t>Reforço Policial</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/35/022.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/35/022.pdf</t>
   </si>
   <si>
     <t>Cópia da prestação de contas da Secretária Municipal de Educação dos últimos quatro anos</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/130/024.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/130/024.pdf</t>
   </si>
   <si>
     <t>Continuação do Programa Aluguel Social que atendia muitas famílias</t>
   </si>
   <si>
     <t>Hélio de Luis Carlos</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/5/025.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/5/025.pdf</t>
   </si>
   <si>
     <t>Ligação do Poço artesiano do Sítio jucá dos Clementes</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/91/026.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/91/026.pdf</t>
   </si>
   <si>
     <t>Reforma do Mercado Público Municipal</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/92/027.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/92/027.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de postes e a reposição de lâmpadas</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/131/028.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/131/028.pdf</t>
   </si>
   <si>
     <t>Vistoria e providência para controlar o descarte do lixo na RN-003 as margens de Santo Antônio sentido São José de Campestre</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/132/029.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/132/029.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro de Velório Municipal</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/133/030.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/133/030.pdf</t>
   </si>
   <si>
     <t>Recuperação do sinal de TV local</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/93/031.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/93/031.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra de esportes</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/94/032.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/94/032.pdf</t>
   </si>
   <si>
     <t>Envio de policiais militares e a aquisição de 01 (uma) viatura</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/95/033.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/95/033.pdf</t>
   </si>
   <si>
     <t>Contratação de um Vigia e a reforma dos banheiros do terminal turístico Pedra da Onça</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/26/034.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/26/034.pdf</t>
   </si>
   <si>
     <t>Retorno da ambulância para comunidade de Redenção</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/27/035.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/27/035.pdf</t>
   </si>
   <si>
     <t>Reparos nas lâmpadas e postos da Comunidade de Cajazeiras</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/28/036.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/28/036.pdf</t>
   </si>
   <si>
     <t>Instalação de uma unidade de atendimento médico na comunidade de Pendências</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/36/037.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/36/037.pdf</t>
   </si>
   <si>
     <t>Manutenção das quadras de esportes</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Edijane Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/1/039.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/1/039.pdf</t>
   </si>
   <si>
     <t>Reforma ou manutenção do Campo de Futebol</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/2/040.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/2/040.pdf</t>
   </si>
   <si>
     <t>Reforma na Escola municipal Maria Umbelino de Melo</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/3/041.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/3/041.pdf</t>
   </si>
   <si>
     <t>Conclusão da obra da Vila Olímpica</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/96/043.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/96/043.pdf</t>
   </si>
   <si>
     <t>Apoio para a reativação da banda Filarmônica de Santo Antônio</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/97/044.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/97/044.pdf</t>
   </si>
   <si>
     <t>Perfuração de poços artesianos na zona rural</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/98/045.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/98/045.pdf</t>
   </si>
   <si>
     <t>Construção da Casa de Cultura</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/99/046.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/99/046.pdf</t>
   </si>
   <si>
     <t>Letreiro Turístico em Ponto Estratégico de nossa Cidade</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/55/047.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/55/047.pdf</t>
   </si>
   <si>
     <t>Realização de ações educativas de combate ao COVID-19</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/56/048.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/56/048.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa Municipal de apoio ao artesanato</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/57/049.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/57/049.pdf</t>
   </si>
   <si>
     <t>Aquisição de lâmpadas de led e colocação em alguns pontos</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/37/050.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/37/050.pdf</t>
   </si>
   <si>
     <t>Realização da mudança da rede de energia da UBS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/38/051.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/38/051.pdf</t>
   </si>
   <si>
     <t>Retirada do requerimento nº038/2021 da pauta</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/134/052.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/134/052.pdf</t>
   </si>
   <si>
     <t>Pagamento do mês de dezembro/2020 dos Agentes de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/39/053.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/39/053.pdf</t>
   </si>
   <si>
     <t>Indenização de transporte dos profissionais Agentes Comunitários de saúde e Agentes de Combate às Endemias</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/40/054.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/40/054.pdf</t>
   </si>
   <si>
     <t>Elaboração de Projeto de Lei para a implantação do Programa Previne Brasil</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/135/055.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/135/055.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos para os mototáxis</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/100/056.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/100/056.pdf</t>
   </si>
   <si>
     <t>Programa corte de Terra</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/41/058.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/41/058.pdf</t>
   </si>
   <si>
     <t>Veículo em cada UBS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/42/059.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/42/059.pdf</t>
   </si>
   <si>
     <t>Recapeamento de toda a Avenida Francisco Lúcio Ribeiro</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/101/060.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/101/060.pdf</t>
   </si>
   <si>
     <t>Informações da Junta Militar</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/102/061.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/102/061.pdf</t>
   </si>
   <si>
     <t>Reparo/Manutenção na iluminação da quadra de esportes</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/136/062.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/136/062.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Descarte Consciente</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/103/063.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/103/063.pdf</t>
   </si>
   <si>
     <t>Manutenção dos correios como empresa pública</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/137/065.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/137/065.pdf</t>
   </si>
   <si>
     <t>Distribuição de cestas básicas para as famílias carentes de nosso município</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/138/066.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/138/066.pdf</t>
   </si>
   <si>
     <t>Suspenção das cobranças de juros e multas dos impostos municipais durante o tempo de perdurar a pandemia</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/104/067.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/104/067.pdf</t>
   </si>
   <si>
     <t>Envie expediente aos familiares do senhor Josenildo Felinto Alves</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/139/068.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/139/068.pdf</t>
   </si>
   <si>
     <t>Reabertura do laboratório de Análise Clínica</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/29/069.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/29/069.pdf</t>
   </si>
   <si>
     <t>Implantação de medidas para melhorar o abastecimento de água</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/140/070.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/140/070.pdf</t>
   </si>
   <si>
     <t>Voto de Aplauso aos enfermeiros</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/141/071.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/141/071.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos (Pontos de Ônibus)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/43/072.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/43/072.pdf</t>
   </si>
   <si>
     <t>Avaliação fisica da ESF de Umburana</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/142/073.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/142/073.pdf</t>
   </si>
   <si>
     <t>Processo digitalizado do Pregão Eletrônico para contratação de médicos</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Jardel Anselmo</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/6/074.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/6/074.pdf</t>
   </si>
   <si>
     <t>Cópias de todos os cadastros realizados para a distribuição das cestas básicas</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/105/075.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/105/075.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/106/076.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/106/076.pdf</t>
   </si>
   <si>
     <t>Conclusão da obra da quadra de esportes da Escola Estadual Filomena de Azevedo</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/30/077.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/30/077.pdf</t>
   </si>
   <si>
     <t>Limpeza das margens da RN160</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/143/078.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/143/078.pdf</t>
   </si>
   <si>
     <t>Distribuição de uniformes e EPIs para os garis e ASGs</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/144/079.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/144/079.pdf</t>
   </si>
   <si>
     <t>Informações número de alunos matriculados no EJA</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/7/080.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/7/080.pdf</t>
   </si>
   <si>
     <t>Retorno das aulas de robótica nas escolas municipais</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/107/082.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/107/082.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo Auxílio Emergencial</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/44/083.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/44/083.pdf</t>
   </si>
   <si>
     <t>Verificação da iluminação pública, avaliação das lâmpadas queimadas e substituição das mesmas</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/145/084.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/145/084.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos, verificação das lâmpadas queimadas e substituição das mesmas</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/9/085.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/9/085.pdf</t>
   </si>
   <si>
     <t>Instalação de um braço de luz</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/108/086.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/108/086.pdf</t>
   </si>
   <si>
     <t>Informações do atendimento do psiquiatra e do psicólogo do CAPS</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/58/089.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/58/089.pdf</t>
   </si>
   <si>
     <t>Homenagem aos 131 anos de Emancipação política</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/59/090.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/59/090.pdf</t>
   </si>
   <si>
     <t>Implantação de um anexo do PSF</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/109/091.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/109/091.pdf</t>
   </si>
   <si>
     <t>Implantar na cidade uma lista de espera das pessoas que poderão receber a sobra da vacina</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/45/092.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/45/092.pdf</t>
   </si>
   <si>
     <t>Distribuição de água nas comunidades rurais em pontos estratégicos</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/146/093.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/146/093.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares Alan César</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/60/094.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/60/094.pdf</t>
   </si>
   <si>
     <t>Construção de novas salas de aulas na Escola Municipal Francisco Bento da Silva</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/61/095.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/61/095.pdf</t>
   </si>
   <si>
     <t>Plantio de palmeiras imperiais nos canteiros principais do calçadão na saída de Brejinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/62/096.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/62/096.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma viatura para a guarda-municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/10/097.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/10/097.pdf</t>
   </si>
   <si>
     <t>Relação de todos os alunos matriculados no EJA das escolas municipais</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/63/098.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/63/098.pdf</t>
   </si>
   <si>
     <t>Prestação de contas das ações da saúde no combate ao COVID-19</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/64/099.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/64/099.pdf</t>
   </si>
   <si>
     <t>Ativação do Conselho Municipal da Juventude</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/110/100.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/110/100.pdf</t>
   </si>
   <si>
     <t>Envie expediente aos familiares do senhor Cosmo Tavares Romeiro</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/111/101.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/111/101.pdf</t>
   </si>
   <si>
     <t>Extratos bancários da conta recebedora dos recursos do COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/11/102.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/11/102.pdf</t>
   </si>
   <si>
     <t>Cópias das planilhas orçamentárias da obra de construção das casas e da reforma do Mercado Público</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/65/103.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/65/103.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para discutir a transformação do pelotão em uma Companhia de Polícia Militar</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/66/104.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/66/104.pdf</t>
   </si>
   <si>
     <t>Homenagem aos 106 anos da Paróquia Nossa senhora da Conceição</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/67/105.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/67/105.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para discutir a implantação de um campus da UFERSA</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/68/106.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/68/106.pdf</t>
   </si>
   <si>
     <t>Realização da I Feira Municipal do Artesanato</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/112/107.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/112/107.pdf</t>
   </si>
   <si>
     <t>Relação completa dos funcionários efetivos, contratados e comissionados</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/113/108.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/113/108.pdf</t>
   </si>
   <si>
     <t>Prestações de Contas da educação do ano de 2020</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/23/109.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/23/109.pdf</t>
   </si>
   <si>
     <t>Utilidade Pública o Projeto Social Semeando Saúde</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/114/110.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/114/110.pdf</t>
   </si>
   <si>
     <t>Informações se o municipio foi contemplado com as cestas básicas do Programa do Governo Estadual</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/147/111.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/147/111.pdf</t>
   </si>
   <si>
     <t>Instalação e sinalização nas proximidades da ponte que liga Santo Antônio e Serrinha</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/148/112.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/148/112.pdf</t>
   </si>
   <si>
     <t>Revitalização e instalação do canteiro central do Bairro São Domingos</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/46/113.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/46/113.pdf</t>
   </si>
   <si>
     <t>Limpeza da estada que liga as comunidades de Angicos a Mocós</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/149/114.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/149/114.pdf</t>
   </si>
   <si>
     <t>Voto de Aplausos a rádio Rio Jacú FM</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/115/115.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/115/115.pdf</t>
   </si>
   <si>
     <t>Garantia de um local adequado com equipamento para o bom funcionamento dos conselhos municipal</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/116/116.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/116/116.pdf</t>
   </si>
   <si>
     <t>EPI para os funcionários podadores de árvores</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/150/117.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/150/117.pdf</t>
   </si>
   <si>
     <t>EPIs para garis e ASGs do nosso município</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/117/118.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/117/118.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/47/119.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/47/119.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao PL2564/2020</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/118/120.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/118/120.pdf</t>
   </si>
   <si>
     <t>Envie expediente aos familiares do senhor Valfredo Candido da Rocha</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/119/121.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/119/121.pdf</t>
   </si>
   <si>
     <t>Informações referentes aos valores gastos nos anos de 2019 e 2020 com a manutenção dos ônibus</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/120/122.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/120/122.pdf</t>
   </si>
   <si>
     <t>Informações Se existem áreas descobertas de ACS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/151/123.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/151/123.pdf</t>
   </si>
   <si>
     <t>Possibilidade de desmatamento do terreno do Sr. Zé Aldo</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/152/124.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/152/124.pdf</t>
   </si>
   <si>
     <t>Retorno da ambulância para a comunidade de Jucá</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/121/125.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/121/125.pdf</t>
   </si>
   <si>
     <t>Relação completa dos imóveis do Município</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/122/126.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/122/126.pdf</t>
   </si>
   <si>
     <t>Relação completa da frota de veículos</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/12/127.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/12/127.pdf</t>
   </si>
   <si>
     <t>Reforma do campo de futebol</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/153/128.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/153/128.pdf</t>
   </si>
   <si>
     <t>Instalação da iluminação no local que está acontecendo o aulão funcional</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/154/129.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/154/129.pdf</t>
   </si>
   <si>
     <t>Instalação de grade ou construção de muro para proteger o prédio do CAPS</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/69/130.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/69/130.pdf</t>
   </si>
   <si>
     <t>Colocação de lâmpadas de led no canteiro principal da Avenida Prof José de Anchieta</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/70/131.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/70/131.pdf</t>
   </si>
   <si>
     <t>Criação de uma companhia da Polícia Militar</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/71/132.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/71/132.pdf</t>
   </si>
   <si>
     <t>Reposição das lâmpadas das laterais do complexo hospitalar</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/72/133.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/72/133.pdf</t>
   </si>
   <si>
     <t>Audiência Pública sobre "Políticas Públicas para a Juventude Santo-antoniense"</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/73/134.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/73/134.pdf</t>
   </si>
   <si>
     <t>Sessão Solene em Homenagem ao Dia dos Professores</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/13/140.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/13/140.pdf</t>
   </si>
   <si>
     <t>Destinação do material do antigo BNB</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/155/141.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/155/141.pdf</t>
   </si>
   <si>
     <t>Realização do 1° Encontro de Ex-Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/123/143.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/123/143.pdf</t>
   </si>
   <si>
     <t>Poda das árvores na Rua 26 de Julho</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/74/144.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/74/144.pdf</t>
   </si>
   <si>
     <t>Informações se todas as familias foram cadastradas no PREVINE BRASIL e qual perspectiva de melhoria no desempenho</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/75/145.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/75/145.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Edite Noêmia Salustino da Costa</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/14/147.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/14/147.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Richardson Fagundes, falecido no ultimo dia 13 de outubro</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/76/148.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/76/148.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação ao Ideal Colégio e Curso</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/48/149.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/48/149.pdf</t>
   </si>
   <si>
     <t>Discutir a melhorias e condições de trabalho e carga horária</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/49/150.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/49/150.pdf</t>
   </si>
   <si>
     <t>Aquisição e distribuição de EPIs</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/77/151.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/77/151.pdf</t>
   </si>
   <si>
     <t>Programa Café Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/78/152.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/78/152.pdf</t>
   </si>
   <si>
     <t>Aumento do efetivo policial</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/79/153.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/79/153.pdf</t>
   </si>
   <si>
     <t>Equipamentos de informática, mobília, ar condicionado e material de rotina administrativa para o Pelotão de Polícia Militar</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/80/154.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/80/154.pdf</t>
   </si>
   <si>
     <t>Viatura de polícia</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/124/155.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/124/155.pdf</t>
   </si>
   <si>
     <t>Informações sobre o que foi adquirido ou comprado com os recursos próprios</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/156/156.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/156/156.pdf</t>
   </si>
   <si>
     <t>Voto de Aplausos ao Excelentíssimo Coronel Azevedo pelo primeiro encontro de mulheres</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/81/157.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/81/157.pdf</t>
   </si>
   <si>
     <t>Realização de sessões itinerantes</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/82/158.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/82/158.pdf</t>
   </si>
   <si>
     <t>Viabilidade para federalização da RN-003 na região Agreste Potiguar</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/83/159.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/83/159.pdf</t>
   </si>
   <si>
     <t>Instalação de nova iluminação de LED na Praça da Igreja Matriz</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/84/160.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/84/160.pdf</t>
   </si>
   <si>
     <t>Realização do JESA - Jogos Escolares de Santo Antônio</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/4/161.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/4/161.pdf</t>
   </si>
   <si>
     <t>Reforma e reabertura do Posto de Saúde da Comunidade de Dois Lajedos</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/8/081.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/8/081.pdf</t>
   </si>
   <si>
     <t>Retorno do cursinho preparatório para o Enem e concursos</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/157/167.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/157/167.pdf</t>
   </si>
   <si>
     <t>Valorização dos Profissionais da Educação</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/15/168.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/15/168.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Cledionor Brás</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/125/169.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/125/169.pdf</t>
   </si>
   <si>
     <t>Informações de gasto recurso confinamento estadual</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/16/170.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/16/170.pdf</t>
   </si>
   <si>
     <t>Avaliação da estrutura da caixa de água da Escola Municipal Dr. Hélio Barbosa</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/17/171.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/17/171.pdf</t>
   </si>
   <si>
     <t>Concessão ou compra dos terrenos onde estão sendo feita a perfuração dos poços</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/50/172.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/50/172.pdf</t>
   </si>
   <si>
     <t>Manutenção das estratégias da família</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/85/173.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/85/173.pdf</t>
   </si>
   <si>
     <t>Discutir o rateio dos recursos do FUNDEB</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/126/175.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/126/175.pdf</t>
   </si>
   <si>
     <t>Transporte de Santo Antônio para outros municípios dos pacientes em tratamento de Câncer</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/18/176.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/18/176.pdf</t>
   </si>
   <si>
     <t>Processo licitatório ou a dispensa da empresa ou pessoa responsável pela parte de transmissão e som da casa</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/19/177.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/19/177.pdf</t>
   </si>
   <si>
     <t>Reparo da boeira localizada na Praça Frei Damião</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/158/178.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/158/178.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência pública para tratarmos da possível municipalização dos professores, alunos e toda a comunidade escolar</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/159/179.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/159/179.pdf</t>
   </si>
   <si>
     <t>Realização de reuniões semanais com a Comissão de Constituição e Justiça</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/20/180.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/20/180.pdf</t>
   </si>
   <si>
     <t>Listagem atual dos profissionais de educação do nosso municipio, as guias e a folha de pagamento dos mesmos</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/162/leis_municipais.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/162/leis_municipais.pdf</t>
   </si>
   <si>
     <t>As Leis Municipais estão em um único arquivo.</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Atos da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/161/atos_da_presidencia.pdf</t>
+    <t>http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/161/atos_da_presidencia.pdf</t>
   </si>
   <si>
     <t>Atos da Presidência estão em um único arquivo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1929,68 +1929,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/160/indicacoes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/31/001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/86/002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/51/003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/52/004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/127/005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/24/006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/25/007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/32/008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/33/009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/34/010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/21/011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/22/012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/87/013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/88/014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/89/015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/90/016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/53/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/54/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/128/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/129/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/35/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/130/024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/5/025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/91/026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/92/027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/131/028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/132/029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/133/030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/93/031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/94/032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/95/033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/26/034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/27/035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/28/036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/36/037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/1/039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/2/040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/3/041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/96/043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/97/044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/98/045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/99/046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/55/047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/56/048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/57/049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/37/050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/38/051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/134/052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/39/053.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/40/054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/135/055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/100/056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/41/058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/42/059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/101/060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/102/061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/136/062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/103/063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/137/065.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/138/066.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/104/067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/139/068.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/29/069.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/140/070.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/141/071.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/43/072.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/142/073.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/6/074.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/105/075.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/106/076.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/30/077.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/143/078.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/144/079.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/7/080.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/107/082.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/44/083.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/145/084.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/9/085.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/108/086.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/58/089.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/59/090.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/109/091.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/45/092.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/146/093.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/60/094.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/61/095.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/62/096.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/10/097.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/63/098.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/64/099.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/110/100.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/111/101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/11/102.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/65/103.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/66/104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/67/105.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/68/106.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/112/107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/113/108.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/23/109.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/114/110.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/147/111.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/148/112.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/46/113.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/149/114.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/115/115.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/116/116.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/150/117.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/117/118.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/47/119.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/118/120.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/119/121.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/120/122.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/151/123.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/152/124.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/121/125.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/122/126.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/12/127.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/153/128.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/154/129.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/69/130.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/70/131.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/71/132.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/72/133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/73/134.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/13/140.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/155/141.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/123/143.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/74/144.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/75/145.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/14/147.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/76/148.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/48/149.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/49/150.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/77/151.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/78/152.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/79/153.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/80/154.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/124/155.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/156/156.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/81/157.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/82/158.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/83/159.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/84/160.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/4/161.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/8/081.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/157/167.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/15/168.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/125/169.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/16/170.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/17/171.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/50/172.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/85/173.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/126/175.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/18/176.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/19/177.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/158/178.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/159/179.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/20/180.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/162/leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/161/atos_da_presidencia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/160/indicacoes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/31/001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/86/002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/51/003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/52/004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/127/005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/24/006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/25/007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/32/008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/33/009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/34/010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/21/011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/22/012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/87/013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/88/014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/89/015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/90/016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/53/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/54/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/128/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/129/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/35/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/130/024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/5/025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/91/026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/92/027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/131/028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/132/029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/133/030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/93/031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/94/032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/95/033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/26/034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/27/035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/28/036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/36/037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/1/039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/2/040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/3/041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/96/043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/97/044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/98/045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/99/046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/55/047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/56/048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/57/049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/37/050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/38/051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/134/052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/39/053.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/40/054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/135/055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/100/056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/41/058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/42/059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/101/060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/102/061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/136/062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/103/063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/137/065.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/138/066.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/104/067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/139/068.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/29/069.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/140/070.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/141/071.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/43/072.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/142/073.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/6/074.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/105/075.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/106/076.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/30/077.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/143/078.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/144/079.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/7/080.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/107/082.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/44/083.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/145/084.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/9/085.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/108/086.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/58/089.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/59/090.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/109/091.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/45/092.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/146/093.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/60/094.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/61/095.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/62/096.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/10/097.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/63/098.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/64/099.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/110/100.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/111/101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/11/102.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/65/103.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/66/104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/67/105.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/68/106.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/112/107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/113/108.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/23/109.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/114/110.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/147/111.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/148/112.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/46/113.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/149/114.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/115/115.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/116/116.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/150/117.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/117/118.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/47/119.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/118/120.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/119/121.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/120/122.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/151/123.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/152/124.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/121/125.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/122/126.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/12/127.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/153/128.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/154/129.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/69/130.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/70/131.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/71/132.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/72/133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/73/134.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/13/140.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/155/141.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/123/143.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/74/144.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/75/145.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/14/147.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/76/148.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/48/149.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/49/150.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/77/151.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/78/152.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/79/153.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/80/154.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/124/155.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/156/156.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/81/157.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/82/158.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/83/159.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/84/160.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/4/161.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/8/081.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/157/167.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/15/168.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/125/169.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/16/170.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/17/171.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/50/172.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/85/173.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/126/175.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/18/176.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/19/177.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/158/178.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/159/179.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/20/180.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/162/leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantonio.rn.leg.br/media/sapl/public/materialegislativa/2021/161/atos_da_presidencia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="115.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>